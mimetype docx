--- v0 (2026-05-18)
+++ v1 (2026-07-03)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5E803CDE" w14:textId="2418DAC4" w:rsidR="005D1144" w:rsidRPr="00CD1FDB" w:rsidRDefault="00000000" w:rsidP="005D1144">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD1FDB">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:pict w14:anchorId="7307B3A6">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
           <v:shape id="文字方塊 2" o:spid="_x0000_s2050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:383.4pt;margin-top:13.5pt;width:90.7pt;height:28.4pt;z-index:-251657216;visibility:visible;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" stroked="f">
             <v:textbox style="mso-next-textbox:#文字方塊 2">
               <w:txbxContent>
                 <w:p w14:paraId="213EA790" w14:textId="59BFC153" w:rsidR="00A1643C" w:rsidRPr="00DC7183" w:rsidRDefault="00A1643C" w:rsidP="00A1643C">
                   <w:pPr>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DC7183">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
@@ -2698,51 +2698,51 @@
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B2465A8" w14:textId="654D5AD3" w:rsidR="00D81631" w:rsidRPr="00CD1FDB" w:rsidRDefault="00000000" w:rsidP="00D81631">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD1FDB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:pict w14:anchorId="7307B3A6">
           <v:shape id="_x0000_s2051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:357pt;margin-top:14.1pt;width:90.7pt;height:28.4pt;z-index:-251656192;visibility:visible;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" stroked="f">
             <v:textbox style="mso-next-textbox:#_x0000_s2051">
               <w:txbxContent>
                 <w:p w14:paraId="692CAFBC" w14:textId="77777777" w:rsidR="00A1643C" w:rsidRPr="00DC7183" w:rsidRDefault="00A1643C" w:rsidP="00A1643C">
                   <w:pPr>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DC7183">
                     <w:rPr>
@@ -4149,133 +4149,140 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>申請目的</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7288" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25BCF615" w14:textId="77777777" w:rsidR="00D81631" w:rsidRPr="00CD1FDB" w:rsidRDefault="00D81631" w:rsidP="00D81631">
+          <w:p w14:paraId="25BCF615" w14:textId="7F83AB95" w:rsidR="00D81631" w:rsidRPr="00CD1FDB" w:rsidRDefault="00D81631" w:rsidP="00D81631">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="700" w:hanging="700"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1FDB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1FDB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>架設橋涵</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00CD1FDB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00CF4891" w:rsidRPr="004B2E19">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00CD1FDB">
+            <w:r w:rsidR="00CF4891" w:rsidRPr="004B2E19">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:kern w:val="3"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00CD1FDB">
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□屬農機通行；□非屬農機通行使用</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00CF4891" w:rsidRPr="004B2E19">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:kern w:val="3"/>
-[...10 lines deleted...]
-              <w:t>非屬農機通行使用</w:t>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>〔</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00CF4891" w:rsidRPr="004B2E19">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>□農舍□農業設施□其他：________</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00CD1FDB">
-[...5 lines deleted...]
-              <w:t>）</w:t>
+            <w:r w:rsidR="00CF4891" w:rsidRPr="004B2E19">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>〕）</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00CF4891" w:rsidRPr="00CD1FDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5D3958BF" w14:textId="77777777" w:rsidR="00D81631" w:rsidRPr="00CD1FDB" w:rsidRDefault="00D81631" w:rsidP="00D81631">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1FDB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1FDB">
               <w:rPr>
@@ -4832,71 +4839,110 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7288" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21E60F34" w14:textId="77777777" w:rsidR="00D81631" w:rsidRPr="00CD1FDB" w:rsidRDefault="00D81631" w:rsidP="00D81631">
-[...6 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="21E60F34" w14:textId="58526F0C" w:rsidR="00D81631" w:rsidRPr="00CD1FDB" w:rsidRDefault="00D81631" w:rsidP="00125D3B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1FDB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>平方公尺</w:t>
+            </w:r>
+            <w:r w:rsidR="00B42024" w:rsidRPr="00B42024">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>（使用長度</w:t>
+            </w:r>
+            <w:r w:rsidR="00B42024" w:rsidRPr="00B42024">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidR="00B42024">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>__________</w:t>
+            </w:r>
+            <w:r w:rsidR="00B42024">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>公尺</w:t>
+            </w:r>
+            <w:r w:rsidR="00B42024" w:rsidRPr="00B42024">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D81631" w:rsidRPr="00CD1FDB" w14:paraId="01C6C899" w14:textId="77777777" w:rsidTr="006E7290">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="43" w:type="dxa"/>
           <w:trHeight w:val="187"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -9061,51 +9107,51 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CD1FDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>兼作農田水利設施申請。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1425DCB4" w14:textId="11A96173" w:rsidR="00A90973" w:rsidRPr="00CD1FDB" w:rsidRDefault="00000000" w:rsidP="00A90973">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="180" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD1FDB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:pict w14:anchorId="7307B3A6">
           <v:shape id="_x0000_s2053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:329.4pt;margin-top:2.7pt;width:90.7pt;height:28.4pt;z-index:-251655168;visibility:visible;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" stroked="f">
             <v:textbox style="mso-next-textbox:#_x0000_s2053">
               <w:txbxContent>
                 <w:p w14:paraId="34B84FD4" w14:textId="77777777" w:rsidR="00252FB4" w:rsidRPr="00DC7183" w:rsidRDefault="00252FB4" w:rsidP="00252FB4">
                   <w:pPr>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DC7183">
                     <w:rPr>
@@ -10977,61 +11023,61 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1108CAFC" w14:textId="77777777" w:rsidR="0086367A" w:rsidRPr="00CD1FDB" w:rsidRDefault="0086367A" w:rsidP="005D1144"/>
     <w:sectPr w:rsidR="0086367A" w:rsidRPr="00CD1FDB">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29D60FC8" w14:textId="77777777" w:rsidR="00E06BEB" w:rsidRDefault="00E06BEB" w:rsidP="005D1144">
+    <w:p w14:paraId="152946B1" w14:textId="77777777" w:rsidR="00726C17" w:rsidRDefault="00726C17" w:rsidP="005D1144">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67C84D43" w14:textId="77777777" w:rsidR="00E06BEB" w:rsidRDefault="00E06BEB" w:rsidP="005D1144">
+    <w:p w14:paraId="19A03E5B" w14:textId="77777777" w:rsidR="00726C17" w:rsidRDefault="00726C17" w:rsidP="005D1144">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -11053,61 +11099,61 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="F">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7056BC68" w14:textId="77777777" w:rsidR="00E06BEB" w:rsidRDefault="00E06BEB" w:rsidP="005D1144">
+    <w:p w14:paraId="7A2900F4" w14:textId="77777777" w:rsidR="00726C17" w:rsidRDefault="00726C17" w:rsidP="005D1144">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31D7E678" w14:textId="77777777" w:rsidR="00E06BEB" w:rsidRDefault="00E06BEB" w:rsidP="005D1144">
+    <w:p w14:paraId="077777F1" w14:textId="77777777" w:rsidR="00726C17" w:rsidRDefault="00726C17" w:rsidP="005D1144">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="745A68F5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B72A5F56"/>
     <w:styleLink w:val="WWNum1"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="240" w:hanging="240"/>
       </w:pPr>
@@ -11204,83 +11250,91 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2054"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F0E20"/>
     <w:rsid w:val="000A5C98"/>
     <w:rsid w:val="000C068C"/>
     <w:rsid w:val="000E2297"/>
     <w:rsid w:val="000F1759"/>
+    <w:rsid w:val="00125D3B"/>
     <w:rsid w:val="00187A58"/>
     <w:rsid w:val="002351B2"/>
     <w:rsid w:val="00252FB4"/>
     <w:rsid w:val="002B2DBB"/>
     <w:rsid w:val="00362077"/>
     <w:rsid w:val="003A46CE"/>
+    <w:rsid w:val="003E54E1"/>
     <w:rsid w:val="003E6151"/>
     <w:rsid w:val="005D1144"/>
     <w:rsid w:val="005E40F8"/>
     <w:rsid w:val="005F0E20"/>
     <w:rsid w:val="00653409"/>
     <w:rsid w:val="006766A0"/>
     <w:rsid w:val="006A5C11"/>
     <w:rsid w:val="006E7290"/>
     <w:rsid w:val="0071397C"/>
     <w:rsid w:val="007255DF"/>
+    <w:rsid w:val="00726C17"/>
     <w:rsid w:val="00741D95"/>
     <w:rsid w:val="007647F6"/>
     <w:rsid w:val="0079544A"/>
+    <w:rsid w:val="007C3A81"/>
     <w:rsid w:val="007D2CF8"/>
+    <w:rsid w:val="007F0B2A"/>
+    <w:rsid w:val="007F26A4"/>
     <w:rsid w:val="0082446F"/>
     <w:rsid w:val="008429E9"/>
     <w:rsid w:val="0086367A"/>
     <w:rsid w:val="008F1508"/>
     <w:rsid w:val="00993C4A"/>
     <w:rsid w:val="00A1643C"/>
     <w:rsid w:val="00A90973"/>
     <w:rsid w:val="00AB7B1E"/>
     <w:rsid w:val="00AF24FC"/>
     <w:rsid w:val="00B107D5"/>
+    <w:rsid w:val="00B42024"/>
     <w:rsid w:val="00BE664F"/>
     <w:rsid w:val="00C52389"/>
     <w:rsid w:val="00CD1FDB"/>
+    <w:rsid w:val="00CF4891"/>
     <w:rsid w:val="00D41299"/>
     <w:rsid w:val="00D55C54"/>
     <w:rsid w:val="00D81631"/>
     <w:rsid w:val="00DC7183"/>
     <w:rsid w:val="00DE6164"/>
     <w:rsid w:val="00E06BEB"/>
     <w:rsid w:val="00EE12E2"/>
     <w:rsid w:val="00EE702A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -12592,54 +12646,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>721</Words>
-  <Characters>4116</Characters>
+  <Words>728</Words>
+  <Characters>4151</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4828</CharactersWithSpaces>
+  <CharactersWithSpaces>4870</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>管理</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>