--- v0 (2026-05-18)
+++ v1 (2026-07-03)
@@ -231,99 +231,119 @@
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1344B0DA" w14:textId="77777777" w:rsidR="00822514" w:rsidRPr="007B6696" w:rsidRDefault="00822514" w:rsidP="00822514">
-[...20 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1344B0DA" w14:textId="40F412F0" w:rsidR="00822514" w:rsidRPr="007B6696" w:rsidRDefault="00822514" w:rsidP="00822514">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D41532B" w14:textId="77777777" w:rsidR="00822514" w:rsidRPr="007B6696" w:rsidRDefault="00822514" w:rsidP="00822514">
-[...10 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4D41532B" w14:textId="5BF233BC" w:rsidR="00822514" w:rsidRPr="007B6696" w:rsidRDefault="00F318CA" w:rsidP="00822514">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B6696">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B6696">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B6696">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>05版</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00822514" w:rsidRPr="007B6696" w14:paraId="02131A57" w14:textId="77777777" w:rsidTr="00822514">
         <w:trPr>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C051F5D" w14:textId="77777777" w:rsidR="00822514" w:rsidRPr="007B6696" w:rsidRDefault="00822514" w:rsidP="00822514">
             <w:pPr>
               <w:widowControl/>
@@ -515,64 +535,52 @@
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="513F3CFA" w14:textId="77777777" w:rsidR="00822514" w:rsidRPr="007B6696" w:rsidRDefault="00822514" w:rsidP="00822514">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B6696">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">備 </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>備 註</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00822514" w:rsidRPr="007B6696" w14:paraId="1AF4855A" w14:textId="77777777" w:rsidTr="00822514">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31E63514" w14:textId="77777777" w:rsidR="00822514" w:rsidRPr="007B6696" w:rsidRDefault="00822514" w:rsidP="00822514">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -873,71 +881,91 @@
             </w:pPr>
             <w:r w:rsidRPr="007B6696">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>身分證明文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EDEECCC" w14:textId="77777777" w:rsidR="00822514" w:rsidRPr="007B6696" w:rsidRDefault="00822514" w:rsidP="00822514">
+          <w:p w14:paraId="4EDEECCC" w14:textId="223B8468" w:rsidR="00822514" w:rsidRPr="007B6696" w:rsidRDefault="00822514" w:rsidP="00822514">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B6696">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>影本五份、身分證正反面影本需加蓋騎縫章</w:t>
+              <w:t>影本</w:t>
+            </w:r>
+            <w:r w:rsidR="001B6D45">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B6696">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>份、身分證正反面影本需加蓋騎縫章</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1038" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="592F1E22" w14:textId="77777777" w:rsidR="00822514" w:rsidRPr="007B6696" w:rsidRDefault="00822514" w:rsidP="00822514">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -1725,71 +1753,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FD05A5B" w14:textId="77777777" w:rsidR="00822514" w:rsidRPr="007B6696" w:rsidRDefault="00822514" w:rsidP="00822514">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-              <w:t>_____公尺</w:t>
+            <w:r w:rsidRPr="007B6696">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>申請橋涵長度_____公尺</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BE44EA2" w14:textId="3D62FA87" w:rsidR="00411FB8" w:rsidRPr="007B6696" w:rsidRDefault="00411FB8" w:rsidP="00822514">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B6696">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>新設</w:t>
             </w:r>
             <w:r w:rsidR="00F31467" w:rsidRPr="007B6696">
               <w:rPr>
@@ -1843,95 +1859,51 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3885E706" w14:textId="4FFB27FE" w:rsidR="00822514" w:rsidRPr="007B6696" w:rsidRDefault="00822514" w:rsidP="00822514">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B6696">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>長度大於5m,應設置鍍鋅隔柵板(原則上每5m至少設置一座),</w:t>
-[...43 lines deleted...]
-              <w:t>設置位置及尺寸並核章。設置後之結構安全由申請人自行負責</w:t>
+              <w:t>長度大於5m,應設置鍍鋅隔柵板(原則上每5m至少設置一座),並於地籍圖或現況照片上標註設置位置及尺寸並核章。設置後之結構安全由申請人自行負責</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1038" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03FCA494" w14:textId="570E45EB" w:rsidR="00822514" w:rsidRPr="007B6696" w:rsidRDefault="00822514" w:rsidP="00822514">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
@@ -2659,140 +2631,158 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B6696">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31A30D90" w14:textId="77777777" w:rsidR="00822514" w:rsidRPr="007B6696" w:rsidRDefault="00822514" w:rsidP="00822514">
-[...19 lines deleted...]
-              <w:t>農田水利設施兼作其他使用切結書(含保證人之身分證影本)</w:t>
+          <w:p w14:paraId="31A30D90" w14:textId="5AE00933" w:rsidR="00822514" w:rsidRPr="007B6696" w:rsidRDefault="00822514" w:rsidP="00822514">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B6696">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>農田水利設施兼作其他使用切結書(含</w:t>
+            </w:r>
+            <w:r w:rsidR="00E2517E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>申請人</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B6696">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>之身分證影本)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="574C2474" w14:textId="77777777" w:rsidR="00822514" w:rsidRPr="007B6696" w:rsidRDefault="00822514" w:rsidP="00822514">
+          <w:p w14:paraId="574C2474" w14:textId="38973C93" w:rsidR="00822514" w:rsidRPr="007B6696" w:rsidRDefault="00822514" w:rsidP="00822514">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B6696">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>1.正本四份</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E2517E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>切結書</w:t>
+            </w:r>
             <w:r w:rsidRPr="007B6696">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>蓋騎逢章</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>正本四份</w:t>
+            </w:r>
             <w:r w:rsidRPr="007B6696">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:br/>
+              <w:t>2.身分證影本四份(請加蓋騎逢章)</w:t>
             </w:r>
             <w:r w:rsidRPr="007B6696">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>3.渠道名稱及座落位置請填寫確實</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1038" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -3700,65 +3690,52 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B6696">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>申請於舊式未設置鋼筋結構內面工之</w:t>
             </w:r>
             <w:r w:rsidRPr="007B6696">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>既</w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>既設橋涵</w:t>
+            </w:r>
             <w:r w:rsidRPr="007B6696">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>使用</w:t>
             </w:r>
             <w:r w:rsidRPr="007B6696">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>或現況認定有需要者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1038" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -4038,72 +4015,70 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FE20F56" w14:textId="03D29501" w:rsidR="006312DD" w:rsidRPr="007B6696" w:rsidRDefault="006312DD" w:rsidP="00F31467">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B6696">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>申請</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00F31467" w:rsidRPr="007B6696">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>架設橋涵</w:t>
             </w:r>
             <w:r w:rsidRPr="007B6696">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>長度</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="000758AF" w:rsidRPr="007B6696">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>超過</w:t>
             </w:r>
             <w:r w:rsidRPr="007B6696">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>15公尺者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1038" w:type="dxa"/>
             <w:tcBorders>
@@ -4298,71 +4273,59 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FFB3B04" w14:textId="0D1ED8BB" w:rsidR="00F31467" w:rsidRPr="007B6696" w:rsidRDefault="00F31467" w:rsidP="00F31467">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007B6696">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>搭排許可</w:t>
-[...10 lines deleted...]
-              <w:t>相關文件</w:t>
+              <w:t>搭排許可相關文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7413E074" w14:textId="2E4F2B70" w:rsidR="00F31467" w:rsidRPr="007B6696" w:rsidRDefault="00F31467" w:rsidP="00F31467">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
@@ -4372,63 +4335,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>申請架空纜(管)線及埋設</w:t>
             </w:r>
             <w:r w:rsidRPr="007B6696">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>設施</w:t>
             </w:r>
             <w:r w:rsidRPr="007B6696">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>目的為</w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>目的為搭排者</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1038" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3996BC20" w14:textId="77777777" w:rsidR="00F31467" w:rsidRPr="007B6696" w:rsidRDefault="00F31467" w:rsidP="00822514">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
@@ -4523,75 +4475,61 @@
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D6DA859" w14:textId="51160CDC" w:rsidR="00822514" w:rsidRPr="007B6696" w:rsidRDefault="00822514" w:rsidP="00822514">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007B6696">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>註</w:t>
-[...12 lines deleted...]
-              <w:t>：所附文件</w:t>
+              <w:t>註：所附文件</w:t>
             </w:r>
             <w:r w:rsidR="00645521" w:rsidRPr="007B6696">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>請加</w:t>
             </w:r>
             <w:r w:rsidRPr="007B6696">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>蓋</w:t>
             </w:r>
@@ -4673,93 +4611,63 @@
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2476" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72E05C22" w14:textId="3EDF907A" w:rsidR="00822514" w:rsidRPr="007B6696" w:rsidRDefault="00822514" w:rsidP="00822514">
+          <w:p w14:paraId="72E05C22" w14:textId="38FE983A" w:rsidR="00822514" w:rsidRPr="007B6696" w:rsidRDefault="00822514" w:rsidP="00822514">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B6696">
-[...28 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00822514" w:rsidRPr="007B6696" w14:paraId="1A899B2B" w14:textId="77777777" w:rsidTr="00822514">
         <w:trPr>
           <w:trHeight w:val="121"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A368EE3" w14:textId="6CA82AE7" w:rsidR="00822514" w:rsidRPr="007B6696" w:rsidRDefault="00822514" w:rsidP="00822514">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4895,51 +4803,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4108" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C128422" w14:textId="6A8F948C" w:rsidR="00822514" w:rsidRPr="007B6696" w:rsidRDefault="00000000" w:rsidP="00822514">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B6696">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:pict w14:anchorId="42E18FC2">
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="文字方塊 53" o:spid="_x0000_s2054" type="#_x0000_t202" style="position:absolute;margin-left:156pt;margin-top:5.9pt;width:49.5pt;height:50.25pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQATnooD5gEAAOkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YyOM2MOAXWILts&#10;64CuH6DIcmxAEjVRiZ19/SjZTZv2MgzzQZZI8fE9klrfDkazk/LYga34fJZzpqyEurOHij/+3H1Y&#10;cYZB2FposKriZ4X8dvP+3bp3pVpAC7pWnhGIxbJ3FW9DcGWWoWyVETgDpyw5G/BGBDr6Q1Z70RO6&#10;0dkiz5dZD752HqRCJOt2dPJNwm8aJcN906AKTFecuIW0+rTu45pt1qI8eOHaTk40xD+wMKKzlPQC&#10;tRVBsKPv3kCZTnpAaMJMgsmgaTqpkgZSM89fqXlohVNJCxUH3aVM+P9g5ffTg/vhWRg+w0ANjAXp&#10;HZZIxqhnaLyJf2LKyE8lPF/KpobAJBmXi9WyII8k1/Ljan5TRJTsOdh5DF8UGBY3FffUlVQscfqK&#10;Ybz6dCXmQtBdveu0Tocz3mnPToIaSH2voedMCwxkrPgufVO2qzBtWV/xT8WiIF7G1RVHe0hJr67h&#10;X6BHFvpovkE9srgp8jwNDikc45PYK9woZyuwHSOSa2KpbcRTaTQn9c/1jrsw7IepCXuoz9Qbel7h&#10;npZGA2mSunOcteB/v7b1NMak89dReMWZD/oOxqkXVtJ9Cg0+sYhpaJ4S7Wn248C+PNP+5Qvd/AEA&#10;AP//AwBQSwMEFAAGAAgAAAAhAO9NoH7cAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQ&#10;he8m/ofNmHizy1I1BFkaY+LRg7Vt4m2AEUjZWcJuKf33Tk96nPde3ryv2CxuUDNNofdswawSUMS1&#10;b3puLey+3h8yUCEiNzh4JgsXCrApb28KzBt/5k+at7FVUsIhRwtdjGOudag7chhWfiQW78dPDqOc&#10;U6ubCc9S7gadJsmzdtizfOhwpLeO6uP25Cy477D7qLIsPh3ni9PoD5XZH6y9v1teX0BFWuJfGK7z&#10;ZTqUsqnyJ26CGiysTSosUQwjCBJ4NEaE6iqka9Blof8jlL8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAE56KA+YBAADpAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA702gftwAAAAKAQAADwAAAAAAAAAAAAAAAABABAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" fillcolor="window" strokecolor="#bfbfbf">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="1146AE52" w14:textId="77777777" w:rsidR="00822514" w:rsidRPr="00822514" w:rsidRDefault="00822514" w:rsidP="00822514">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                             <w:color w:val="BFBFBF"/>
                             <w:kern w:val="0"/>
                             <w:sz w:val="22"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00822514">
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                             <w:color w:val="BFBFBF"/>
@@ -4963,51 +4871,51 @@
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4004"/>
             </w:tblGrid>
             <w:tr w:rsidR="00822514" w:rsidRPr="007B6696" w14:paraId="5A8BAE1A" w14:textId="77777777" w:rsidTr="0002196D">
               <w:trPr>
                 <w:trHeight w:val="180"/>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4004" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5D63D914" w14:textId="77777777" w:rsidR="00822514" w:rsidRPr="007B6696" w:rsidRDefault="00822514" w:rsidP="007B6696">
+                <w:p w14:paraId="5D63D914" w14:textId="77777777" w:rsidR="00822514" w:rsidRPr="007B6696" w:rsidRDefault="00822514" w:rsidP="00F318CA">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="175"/>
                     <w:widowControl/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                       <w:kern w:val="0"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007B6696">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                       <w:kern w:val="0"/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t xml:space="preserve">申 請 人： </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="3BA3137B" w14:textId="77777777" w:rsidR="00822514" w:rsidRPr="007B6696" w:rsidRDefault="00822514" w:rsidP="00822514">
             <w:pPr>
               <w:widowControl/>
@@ -5334,75 +5242,89 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26390727" w14:textId="77777777" w:rsidR="00822514" w:rsidRPr="007B6696" w:rsidRDefault="00822514" w:rsidP="00822514">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E0F46F8" w14:textId="77777777" w:rsidR="0086367A" w:rsidRPr="007B6696" w:rsidRDefault="0086367A"/>
-    <w:sectPr w:rsidR="0086367A" w:rsidRPr="007B6696" w:rsidSect="00822514">
+    <w:p w14:paraId="4E0F46F8" w14:textId="1D391CE2" w:rsidR="0086367A" w:rsidRPr="00F318CA" w:rsidRDefault="00F318CA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F318CA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>填報日期：</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0086367A" w:rsidRPr="00F318CA" w:rsidSect="00822514">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B58A36E" w14:textId="77777777" w:rsidR="006152B5" w:rsidRDefault="006152B5" w:rsidP="00822514">
+    <w:p w14:paraId="54E0BEB7" w14:textId="77777777" w:rsidR="00DF2402" w:rsidRDefault="00DF2402" w:rsidP="00822514">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="754F26EB" w14:textId="77777777" w:rsidR="006152B5" w:rsidRDefault="006152B5" w:rsidP="00822514">
+    <w:p w14:paraId="4940B046" w14:textId="77777777" w:rsidR="00DF2402" w:rsidRDefault="00DF2402" w:rsidP="00822514">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -5412,61 +5334,61 @@
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="352E8A05" w14:textId="77777777" w:rsidR="006152B5" w:rsidRDefault="006152B5" w:rsidP="00822514">
+    <w:p w14:paraId="2755DE27" w14:textId="77777777" w:rsidR="00DF2402" w:rsidRDefault="00DF2402" w:rsidP="00822514">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0633597A" w14:textId="77777777" w:rsidR="006152B5" w:rsidRDefault="006152B5" w:rsidP="00822514">
+    <w:p w14:paraId="1DA6D828" w14:textId="77777777" w:rsidR="00DF2402" w:rsidRDefault="00DF2402" w:rsidP="00822514">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B886CCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D04B63A"/>
     <w:lvl w:ilvl="0" w:tplc="E3A28192">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -5536,98 +5458,105 @@
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="566260179">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2055"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00223476"/>
     <w:rsid w:val="000758AF"/>
     <w:rsid w:val="00094607"/>
     <w:rsid w:val="000E2297"/>
+    <w:rsid w:val="001B6D45"/>
     <w:rsid w:val="00223476"/>
     <w:rsid w:val="002B2DBB"/>
     <w:rsid w:val="00411FB8"/>
     <w:rsid w:val="00502C59"/>
     <w:rsid w:val="006152B5"/>
     <w:rsid w:val="006312DD"/>
     <w:rsid w:val="00645521"/>
+    <w:rsid w:val="00647AEC"/>
     <w:rsid w:val="006A040F"/>
     <w:rsid w:val="006A5C11"/>
     <w:rsid w:val="006A5C3D"/>
     <w:rsid w:val="007647F6"/>
     <w:rsid w:val="007B6696"/>
     <w:rsid w:val="00822514"/>
     <w:rsid w:val="0086367A"/>
     <w:rsid w:val="00876662"/>
     <w:rsid w:val="00993C4A"/>
     <w:rsid w:val="00BE664F"/>
+    <w:rsid w:val="00D44C05"/>
     <w:rsid w:val="00D55EFF"/>
     <w:rsid w:val="00D954EC"/>
+    <w:rsid w:val="00DF2402"/>
+    <w:rsid w:val="00E10392"/>
+    <w:rsid w:val="00E2517E"/>
     <w:rsid w:val="00EE702A"/>
     <w:rsid w:val="00F31467"/>
+    <w:rsid w:val="00F318CA"/>
     <w:rsid w:val="00F452D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2055"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>